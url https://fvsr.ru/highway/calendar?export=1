--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -12,278 +12,248 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Дата начала</t>
   </si>
   <si>
     <t>Дата окончания</t>
   </si>
   <si>
     <t>Вид велоспорта</t>
   </si>
   <si>
     <t>Категория мероприятия</t>
   </si>
   <si>
     <t>Категория участников</t>
   </si>
   <si>
     <t>Название спортивного мероприятия</t>
   </si>
   <si>
     <t>Дисциплина</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Населенный пункт</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Доп. информация</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Шоссе</t>
   </si>
   <si>
+    <t>Межрегиональные соревнования</t>
+  </si>
+  <si>
+    <t>Мужчины, Женщины, Юниоры 17-18 лет, Юниорки 17-18 лет, Юноши 15-16 лет, Девушки 15-16 лет</t>
+  </si>
+  <si>
+    <t>Межрегиональные соревнования "Памяти ЗТ СССР Ю. Кошевого"</t>
+  </si>
+  <si>
+    <t>шоссе - многодневная гонка</t>
+  </si>
+  <si>
+    <t>Россия</t>
+  </si>
+  <si>
+    <t>Чита</t>
+  </si>
+  <si>
+    <t>Забайкальский край</t>
+  </si>
+  <si>
+    <t>Первенство России</t>
+  </si>
+  <si>
+    <t>Юноши 15-16 лет</t>
+  </si>
+  <si>
+    <t>шоссе - критуриум 20-40 км</t>
+  </si>
+  <si>
+    <t>Хохольский</t>
+  </si>
+  <si>
+    <t>Воронежская область</t>
+  </si>
+  <si>
     <t>Всероссийские соревнования</t>
   </si>
   <si>
-    <t>Мужчины, Женщины, Юниоры 17-18 лет, Юниорки 17-18 лет, Юноши 15-16 лет, Девушки 15-16 лет</t>
-[...56 lines deleted...]
-    <t>Краснодарский край</t>
+    <t>шоссе - индивидуальная гонка на время шоссе - групповая гонка</t>
+  </si>
+  <si>
+    <t>Воронеж</t>
   </si>
   <si>
     <t>Мужчины, Женщины</t>
   </si>
   <si>
-    <t>Чемпионат Южного федерального округа</t>
-[...17 lines deleted...]
-    <t>шоссе - критериум 20-40 км</t>
+    <t>Чемпионат Дальневосточного федерального округа</t>
+  </si>
+  <si>
+    <t>шоссе - индивидуальная гонка на время шоссе - групповая гонка шоссе - индивидуальная гонка на время в гору шоссе - критериум 50-60 км, критериум 20-40 км</t>
   </si>
   <si>
     <t>Юниоры 17-18 лет, Юниорки 17-18 лет, Юноши 15-16 лет, Девушки 15-16 лет</t>
   </si>
   <si>
-    <t>Первенство Уральского федерального округа</t>
-[...14 lines deleted...]
-    <t>Первенство Центрального федерального округа</t>
+    <t>Первенство Дальневосточного федерального округа</t>
+  </si>
+  <si>
+    <t>шоссе - индивидуальная гонка на время шоссе - групповая гонка шоссе - индивидуальная гонка на время в гору шоссе - критериум 20-40 км</t>
+  </si>
+  <si>
+    <t>Юниорки 17-18 лет, Девушки 15-16 лет</t>
+  </si>
+  <si>
+    <t>Пушкинские</t>
+  </si>
+  <si>
+    <t>Псковская область</t>
+  </si>
+  <si>
+    <t>Юноши 15-16 лет, Девушки 15-16 лет</t>
   </si>
   <si>
     <t>шоссе - индивидуальная гонка на время шоссе - групповая гонка шоссе - критериум 20-40 км</t>
   </si>
   <si>
-    <t>Воронеж</t>
-[...8 lines deleted...]
-    <t>шоссе - индивидуальная гонка на время 15км шоссе - групповая гонка шоссе - парная гонка 25км</t>
+    <t>Оренбург</t>
+  </si>
+  <si>
+    <t>Оренбургская область</t>
+  </si>
+  <si>
+    <t>Международные соревнования</t>
+  </si>
+  <si>
+    <t>Мужчины, Юниоры 17-18 лет</t>
+  </si>
+  <si>
+    <t>Международные соревнование "Тур России"</t>
+  </si>
+  <si>
+    <t>Воткинск Уфа Миасс</t>
+  </si>
+  <si>
+    <t>Удмурстская Республика, Республика Башкортостан, Челябинская обл</t>
+  </si>
+  <si>
+    <t>Всероссийские соревнования "Памяти заслуженного тренера СССР Петрова В. "</t>
   </si>
   <si>
     <t>Самара</t>
   </si>
   <si>
     <t>Самарская область</t>
   </si>
   <si>
-    <t>Международные соревнования</t>
-[...56 lines deleted...]
-    <t>Новосибирская область</t>
+    <t>Юниоры 19-22 года</t>
+  </si>
+  <si>
+    <t>Ижевск</t>
+  </si>
+  <si>
+    <t>Удмурстская Республика</t>
+  </si>
+  <si>
+    <t>Женщины, Юниорки 17-18 лет</t>
+  </si>
+  <si>
+    <t>Международные соревнование</t>
+  </si>
+  <si>
+    <t>Муром</t>
+  </si>
+  <si>
+    <t>Владимирская область</t>
+  </si>
+  <si>
+    <t>Всероссийская Спартакиада сильнейших спортсменов</t>
+  </si>
+  <si>
+    <t>Уфа</t>
+  </si>
+  <si>
+    <t>Республика Башкортостан</t>
+  </si>
+  <si>
+    <t>Межрегиональные соревнования памяти заслуженного работника ФКиС, мастера спорта СССР А.В. Терехина</t>
+  </si>
+  <si>
+    <t>шоссе - индивидуальная гонка на время шоссе - критериум 20-40 км</t>
+  </si>
+  <si>
+    <t>Кемерово</t>
+  </si>
+  <si>
+    <t>Кемеровская область-Кузбасс</t>
+  </si>
+  <si>
+    <t>XIII летняя Спартакиада учащихся (юношеская) России, финал</t>
+  </si>
+  <si>
+    <t>по назначению</t>
+  </si>
+  <si>
+    <t>По Назначению</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="D MMM;@"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -606,68 +576,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z25"/>
+  <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Z25"/>
+      <selection activeCell="A1" sqref="A1:Z17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
-    <col min="7" max="7" width="163.817139" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="181.5271" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="104.831543" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="72.982178" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -696,1205 +666,821 @@
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2">
-        <v>46143.0</v>
+        <v>46205.0</v>
       </c>
       <c r="B2" s="2">
-        <v>46145.0</v>
+        <v>46210.0</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J2" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="2">
-        <v>46144.0</v>
+        <v>46206.0</v>
       </c>
       <c r="B3" s="2">
-        <v>46151.0</v>
+        <v>46208.0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="J3" s="3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="2">
-        <v>46145.0</v>
+        <v>46207.0</v>
       </c>
       <c r="B4" s="2">
-        <v>46148.0</v>
+        <v>46209.0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
       <c r="Z4" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="2">
-        <v>46145.0</v>
+        <v>46210.0</v>
       </c>
       <c r="B5" s="2">
-        <v>46149.0</v>
+        <v>46215.0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D5" s="3"/>
       <c r="E5" s="3" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="2">
-        <v>46146.0</v>
+        <v>46210.0</v>
       </c>
       <c r="B6" s="2">
-        <v>46150.0</v>
+        <v>46215.0</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
       <c r="Z6" s="3">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="2">
-        <v>46146.0</v>
+        <v>46212.0</v>
       </c>
       <c r="B7" s="2">
-        <v>46150.0</v>
+        <v>46218.0</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>20</v>
+      </c>
       <c r="E7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="G7" s="3" t="s">
+      <c r="J7" s="3" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="2">
-        <v>46148.0</v>
+        <v>46212.0</v>
       </c>
       <c r="B8" s="2">
-        <v>46150.0</v>
+        <v>46216.0</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>25</v>
+      </c>
       <c r="E8" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="3"/>
       <c r="Y8" s="3"/>
       <c r="Z8" s="3">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="2">
-        <v>46148.0</v>
+        <v>46213.0</v>
       </c>
       <c r="B9" s="2">
-        <v>46150.0</v>
+        <v>46224.0</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="E9" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
       <c r="Z9" s="3">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="2">
-        <v>46149.0</v>
+        <v>46220.0</v>
       </c>
       <c r="B10" s="2">
-        <v>46151.0</v>
+        <v>46224.0</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="2">
-        <v>46152.0</v>
+        <v>46226.0</v>
       </c>
       <c r="B11" s="2">
-        <v>46154.0</v>
+        <v>46231.0</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>20</v>
+      </c>
       <c r="E11" s="3" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="2">
-        <v>46152.0</v>
+        <v>46226.0</v>
       </c>
       <c r="B12" s="2">
-        <v>46154.0</v>
+        <v>46232.0</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="E12" s="3" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
       <c r="T12" s="3"/>
       <c r="U12" s="3"/>
       <c r="V12" s="3"/>
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="2">
-        <v>46153.0</v>
+        <v>46228.0</v>
       </c>
       <c r="B13" s="2">
-        <v>46158.0</v>
+        <v>46232.0</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
       <c r="S13" s="3"/>
       <c r="T13" s="3"/>
       <c r="U13" s="3"/>
       <c r="V13" s="3"/>
       <c r="W13" s="3"/>
       <c r="X13" s="3"/>
       <c r="Y13" s="3"/>
       <c r="Z13" s="3">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="2">
-        <v>46154.0</v>
+        <v>46233.0</v>
       </c>
       <c r="B14" s="2">
-        <v>46158.0</v>
+        <v>46237.0</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>25</v>
+      </c>
       <c r="E14" s="3" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
       <c r="U14" s="3"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
       <c r="Z14" s="3">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="2">
-        <v>46154.0</v>
+        <v>46233.875</v>
       </c>
       <c r="B15" s="2">
-        <v>46158.0</v>
+        <v>46234.875</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="E15" s="3" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="2">
-        <v>46156.0</v>
+        <v>46234.0</v>
       </c>
       <c r="B16" s="2">
-        <v>46162.0</v>
+        <v>46238.0</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
       <c r="Z16" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:26">
-      <c r="A17" s="2">
-[...7 lines deleted...]
-      </c>
+      <c r="A17" s="3"/>
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
       <c r="D17" s="3"/>
-      <c r="E17" s="3" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
       <c r="R17" s="3"/>
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
-      <c r="Z17" s="3">
-[...377 lines deleted...]
-      <c r="Z25" s="3"/>
+      <c r="Z17" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>