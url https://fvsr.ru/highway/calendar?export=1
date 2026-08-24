--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -12,248 +12,236 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Дата начала</t>
   </si>
   <si>
     <t>Дата окончания</t>
   </si>
   <si>
     <t>Вид велоспорта</t>
   </si>
   <si>
     <t>Категория мероприятия</t>
   </si>
   <si>
     <t>Категория участников</t>
   </si>
   <si>
     <t>Название спортивного мероприятия</t>
   </si>
   <si>
     <t>Дисциплина</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Населенный пункт</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Доп. информация</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Шоссе</t>
   </si>
   <si>
     <t>Межрегиональные соревнования</t>
   </si>
   <si>
+    <t>Юноши 15-16 лет, Девушки 15-16 лет</t>
+  </si>
+  <si>
+    <t>шоссе - критериум 20-40 км шоссе - многодневная гонка</t>
+  </si>
+  <si>
+    <t>Россия</t>
+  </si>
+  <si>
+    <t>Тюмень</t>
+  </si>
+  <si>
+    <t>Тюменская область</t>
+  </si>
+  <si>
+    <t>Чемпионат России</t>
+  </si>
+  <si>
+    <t>Женщины</t>
+  </si>
+  <si>
+    <t>шоссе - парная гонка 50 км шоссе - командная гонка</t>
+  </si>
+  <si>
+    <t>Уфа</t>
+  </si>
+  <si>
+    <t>Республика Башкортостан</t>
+  </si>
+  <si>
+    <t>Первенство России</t>
+  </si>
+  <si>
+    <t>Юниорки 17-18 лет</t>
+  </si>
+  <si>
+    <t>шоссе - парная гонка 25 км шоссе - командная гонка</t>
+  </si>
+  <si>
+    <t>Всероссийские соревнования</t>
+  </si>
+  <si>
+    <t>Девушки 15-16 лет</t>
+  </si>
+  <si>
+    <t>шоссе - парная гонка 25 км</t>
+  </si>
+  <si>
+    <t>Юниоры 19-22 года, Юниоры 17-18 лет</t>
+  </si>
+  <si>
+    <t>шоссе - индивидуальная гонка на время шоссе - групповая гонка</t>
+  </si>
+  <si>
+    <t>Ижевск</t>
+  </si>
+  <si>
+    <t>Удмурстская Республика</t>
+  </si>
+  <si>
+    <t>шоссе - командная гонка</t>
+  </si>
+  <si>
+    <t>Юноши 15-16 лет</t>
+  </si>
+  <si>
+    <t>Всероссийские соревнования на Кубок ЗМС СССР Ф.К. Тарачкова</t>
+  </si>
+  <si>
+    <t>шоссе - индивидуальная гонка на время шоссе - групповая гонка шоссе - критериум 20-40 км</t>
+  </si>
+  <si>
+    <t>Саратов</t>
+  </si>
+  <si>
+    <t>Саратовская область</t>
+  </si>
+  <si>
+    <t>Всероссийские соревнования имени ЗТР, МС СССР В.А. Мущерова</t>
+  </si>
+  <si>
+    <t>шоссе - парная гонка 25 км шоссе - индивидуальная гонка на время шоссе - групповая гонка шоссе - критериум 20-40 км</t>
+  </si>
+  <si>
+    <t>Пугачев</t>
+  </si>
+  <si>
     <t>Мужчины, Женщины, Юниоры 17-18 лет, Юниорки 17-18 лет, Юноши 15-16 лет, Девушки 15-16 лет</t>
   </si>
   <si>
-    <t>Межрегиональные соревнования "Памяти ЗТ СССР Ю. Кошевого"</t>
+    <t>Межрегиональные соревнования памяти О.В. Звягинцева</t>
   </si>
   <si>
     <t>шоссе - многодневная гонка</t>
   </si>
   <si>
-    <t>Россия</t>
-[...29 lines deleted...]
-    <t>Воронеж</t>
+    <t>Шелехов</t>
+  </si>
+  <si>
+    <t>Иркутская область</t>
+  </si>
+  <si>
+    <t>Тольятти</t>
+  </si>
+  <si>
+    <t>Самарская область</t>
+  </si>
+  <si>
+    <t>Мужчины</t>
+  </si>
+  <si>
+    <t>Белореченск</t>
+  </si>
+  <si>
+    <t>Краснодарский край</t>
+  </si>
+  <si>
+    <t>Юниоры 17-18 лет</t>
+  </si>
+  <si>
+    <t>шоссе - критериум 20-40км</t>
   </si>
   <si>
     <t>Мужчины, Женщины</t>
   </si>
   <si>
-    <t>Чемпионат Дальневосточного федерального округа</t>
-[...101 lines deleted...]
-    <t>XIII летняя Спартакиада учащихся (юношеская) России, финал</t>
+    <t>Чемпионат России среди любителей</t>
+  </si>
+  <si>
+    <t>По Назначению</t>
   </si>
   <si>
     <t>по назначению</t>
   </si>
   <si>
-    <t>По Назначению</t>
+    <t>Юниорки 19-22 года, Юниорки 17-18 лет</t>
+  </si>
+  <si>
+    <t>Ростов-На -Дону</t>
+  </si>
+  <si>
+    <t>Ростовская область</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="D MMM;@"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -576,68 +564,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z17"/>
+  <dimension ref="A1:Z19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Z17"/>
+      <selection activeCell="A1" sqref="A1:Z19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
-    <col min="7" max="7" width="181.5271" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="22.280273" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="76.552734" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -666,821 +654,923 @@
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2">
-        <v>46205.0</v>
+        <v>46238.0</v>
       </c>
       <c r="B2" s="2">
-        <v>46210.0</v>
+        <v>46243.0</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I2" s="3" t="s">
+      <c r="J2" s="3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="2">
-        <v>46206.0</v>
+        <v>46240.0</v>
       </c>
       <c r="B3" s="2">
-        <v>46208.0</v>
+        <v>46244.0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="3" t="s">
+      <c r="H3" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="3" t="s">
+      <c r="J3" s="3" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="2">
-        <v>46207.0</v>
+        <v>46240.0</v>
       </c>
       <c r="B4" s="2">
-        <v>46209.0</v>
+        <v>46244.0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
       <c r="Z4" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="2">
-        <v>46210.0</v>
+        <v>46240.0</v>
       </c>
       <c r="B5" s="2">
-        <v>46215.0</v>
+        <v>46242.0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="E5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="G5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="2">
-        <v>46210.0</v>
+        <v>46240.0</v>
       </c>
       <c r="B6" s="2">
-        <v>46215.0</v>
+        <v>46244.0</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>24</v>
+      </c>
       <c r="E6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="F6" s="3" t="s">
+      <c r="H6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="G6" s="3" t="s">
+      <c r="J6" s="3" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
       <c r="Z6" s="3">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="2">
-        <v>46212.0</v>
+        <v>46242.0</v>
       </c>
       <c r="B7" s="2">
-        <v>46218.0</v>
+        <v>46244.0</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F7" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="2">
-        <v>46212.0</v>
+        <v>46243.0</v>
       </c>
       <c r="B8" s="2">
-        <v>46216.0</v>
+        <v>46247.0</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="3" t="s">
+      <c r="H8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="H8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="3" t="s">
+      <c r="J8" s="3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="3"/>
       <c r="Y8" s="3"/>
       <c r="Z8" s="3">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="2">
-        <v>46213.0</v>
+        <v>46250.0</v>
       </c>
       <c r="B9" s="2">
-        <v>46224.0</v>
+        <v>46255.0</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="H9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="F9" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J9" s="3" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
       <c r="Z9" s="3">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="2">
-        <v>46220.0</v>
+        <v>46253.0</v>
       </c>
       <c r="B10" s="2">
-        <v>46224.0</v>
+        <v>46256.0</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="G10" s="3" t="s">
-[...5 lines deleted...]
-      <c r="I10" s="3" t="s">
+      <c r="J10" s="3" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="2">
-        <v>46226.0</v>
+        <v>46257.0</v>
       </c>
       <c r="B11" s="2">
-        <v>46231.0</v>
+        <v>46262.0</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" s="3" t="s">
         <v>49</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="2">
-        <v>46226.0</v>
+        <v>46261.0</v>
       </c>
       <c r="B12" s="2">
-        <v>46232.0</v>
+        <v>46265.0</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="E12" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="3" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
       <c r="T12" s="3"/>
       <c r="U12" s="3"/>
       <c r="V12" s="3"/>
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="2">
-        <v>46228.0</v>
+        <v>46261.0</v>
       </c>
       <c r="B13" s="2">
-        <v>46232.0</v>
+        <v>46265.0</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
       <c r="S13" s="3"/>
       <c r="T13" s="3"/>
       <c r="U13" s="3"/>
       <c r="V13" s="3"/>
       <c r="W13" s="3"/>
       <c r="X13" s="3"/>
       <c r="Y13" s="3"/>
       <c r="Z13" s="3">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="2">
-        <v>46233.0</v>
+        <v>46261.0</v>
       </c>
       <c r="B14" s="2">
-        <v>46237.0</v>
+        <v>46263.0</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
       <c r="U14" s="3"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
       <c r="Z14" s="3">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="2">
-        <v>46233.875</v>
+        <v>46261.875</v>
       </c>
       <c r="B15" s="2">
-        <v>46234.875</v>
+        <v>46264.875</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D15" s="3"/>
       <c r="E15" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="F15" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="2">
-        <v>46234.0</v>
+        <v>46262.0</v>
       </c>
       <c r="B16" s="2">
-        <v>46238.0</v>
+        <v>46266.0</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
       <c r="Z16" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:26">
-      <c r="A17" s="3"/>
-[...8 lines deleted...]
-      <c r="J17" s="3"/>
+      <c r="A17" s="2">
+        <v>46262.0</v>
+      </c>
+      <c r="B17" s="2">
+        <v>46266.0</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>33</v>
+      </c>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
       <c r="R17" s="3"/>
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
-      <c r="Z17" s="3"/>
+      <c r="Z17" s="3">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" s="2">
+        <v>46265.0</v>
+      </c>
+      <c r="B18" s="2">
+        <v>46269.0</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3"/>
+      <c r="M18" s="3"/>
+      <c r="N18" s="3"/>
+      <c r="O18" s="3"/>
+      <c r="P18" s="3"/>
+      <c r="Q18" s="3"/>
+      <c r="R18" s="3"/>
+      <c r="S18" s="3"/>
+      <c r="T18" s="3"/>
+      <c r="U18" s="3"/>
+      <c r="V18" s="3"/>
+      <c r="W18" s="3"/>
+      <c r="X18" s="3"/>
+      <c r="Y18" s="3"/>
+      <c r="Z18" s="3">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="3"/>
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="3"/>
+      <c r="N19" s="3"/>
+      <c r="O19" s="3"/>
+      <c r="P19" s="3"/>
+      <c r="Q19" s="3"/>
+      <c r="R19" s="3"/>
+      <c r="S19" s="3"/>
+      <c r="T19" s="3"/>
+      <c r="U19" s="3"/>
+      <c r="V19" s="3"/>
+      <c r="W19" s="3"/>
+      <c r="X19" s="3"/>
+      <c r="Y19" s="3"/>
+      <c r="Z19" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>