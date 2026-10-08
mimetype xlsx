--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -12,290 +12,135 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Дата начала</t>
   </si>
   <si>
     <t>Дата окончания</t>
   </si>
   <si>
     <t>Вид велоспорта</t>
   </si>
   <si>
     <t>Категория мероприятия</t>
   </si>
   <si>
     <t>Категория участников</t>
   </si>
   <si>
     <t>Название спортивного мероприятия</t>
   </si>
   <si>
     <t>Дисциплина</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Населенный пункт</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Доп. информация</t>
   </si>
   <si>
     <t>№</t>
-  </si>
-[...148 lines deleted...]
-    <t>Ростовская область</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
+  <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -564,68 +409,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z19"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Z19"/>
+      <selection activeCell="A1" sqref="A1:Z2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
-    <col min="7" max="7" width="136.680908" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -653,924 +498,76 @@
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" s="2">
-[...872 lines deleted...]
-      <c r="Z19" s="3"/>
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>