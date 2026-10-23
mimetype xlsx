--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Дата начала</t>
   </si>
   <si>
     <t>Дата окончания</t>
   </si>
   <si>
     <t>Вид велоспорта</t>
   </si>
   <si>
     <t>Категория мероприятия</t>
   </si>
   <si>
     <t>Категория участников</t>
   </si>
   <si>
     <t>Название спортивного мероприятия</t>
   </si>
   <si>
     <t>Дисциплина</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
@@ -68,51 +68,51 @@
   <si>
     <t>Доп. информация</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Маунтинбайк</t>
   </si>
   <si>
     <t>Кубок России</t>
   </si>
   <si>
     <t>Мужчины, Женщины</t>
   </si>
   <si>
     <t>Кубок России 2 этап - заключительный</t>
   </si>
   <si>
     <t>гонка в гору</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
-    <t>Кабардинка</t>
+    <t>Геленджик</t>
   </si>
   <si>
     <t>Краснодарский край</t>
   </si>
   <si>
     <t>Первенство России</t>
   </si>
   <si>
     <t>Юниоры 17-18 лет, Юниорки 17-18 лет</t>
   </si>
   <si>
     <t>Юноши 15-16 лет, Девушки 15-16 лет</t>
   </si>
   <si>
     <t>Юноши 13-14 лет, Девушки 13-14 лет</t>
   </si>
   <si>
     <t>Международные соревнования</t>
   </si>
   <si>
     <t>Мужчины, Женщины, Юниоры 19-22 года, Юниорки 19-22 года</t>
   </si>
   <si>
     <t>Кубок мира</t>
   </si>
@@ -191,53 +191,50 @@
   <si>
     <t>гит с ходу 500 м (юниоры, юниорки 17-18) , гит с места 500 м (юниоры, юниорки 17-18) , гит с ходу 1000 м (юниоры, юниорки 19-22) , скретч (юниоры, юниорки 17-18) , гонка с выбыванием (юниоры, юниорки 17-18)</t>
   </si>
   <si>
     <t>Мужчины, Женщины, Юниоры 19-22 года, Юниорки 19-22 года, Юниоры 17-18 лет, Юниорки 17-18 лет</t>
   </si>
   <si>
     <t>спринт, кейрин, гит с ходу 200 м</t>
   </si>
   <si>
     <t>Чемпионат мира</t>
   </si>
   <si>
     <t>г. Шанхай</t>
   </si>
   <si>
     <t>г. Санкт-Петербург</t>
   </si>
   <si>
     <t>командный спринт, командная гонка преследования 4 км, мэдисон, омниум, индивидуальная гонка преследования 2 км (девушки 15-16) , индивидуальная гонка преследования 3 км (юноши 15-16)</t>
   </si>
   <si>
     <t>Мужчины, Женщины, Юниоры 17-18 лет, Юниорки 17-18 лет</t>
   </si>
   <si>
-    <t>Псебай</t>
-[...1 lines deleted...]
-  <si>
     <t>кросс-кантри</t>
   </si>
   <si>
     <t>Греция</t>
   </si>
   <si>
     <t>Мужчины, Женщины, Юниоры 17-18 лет, Юниорки 17-18 лет, Юноши 15-16 лет, Девушки 15-16 лет</t>
   </si>
   <si>
     <t>Екатеринбург</t>
   </si>
   <si>
     <t>Свердловская область</t>
   </si>
   <si>
     <t>короткий круг</t>
   </si>
   <si>
     <t>Самара</t>
   </si>
   <si>
     <t>Самарская область</t>
   </si>
   <si>
     <t>Гран-При Москвы</t>
@@ -265,51 +262,51 @@
     <t>Межрегиональные соревнования</t>
   </si>
   <si>
     <t>Чемпионат Приволжского федерального округа</t>
   </si>
   <si>
     <t>Чебоксары</t>
   </si>
   <si>
     <t>Чувашская Республика</t>
   </si>
   <si>
     <t xml:space="preserve">Контактный телефон: 2008210017047671
 2008210017047671
 </t>
   </si>
   <si>
     <t>Первенство Приволжского федерального округа</t>
   </si>
   <si>
     <t xml:space="preserve">Контактный телефон: 2008210018047674
 2008210018047674
 </t>
   </si>
   <si>
-    <t>Мусирмы</t>
+    <t>г. Чебоксары</t>
   </si>
   <si>
     <t>Мужчины, Женщины, Юниоры 17-18 лет, Юниорки 17-18 лет, Юноши 13-14 лет, Девушки 13-14 лет</t>
   </si>
   <si>
     <t xml:space="preserve">Контактный телефон: 2008210021047526
 2008210021047526
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="D MMM;@"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -640,54 +637,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z35"/>
+  <dimension ref="A1:Z34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Z35"/>
+      <selection activeCell="A1" sqref="A1:Z34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="127.254639" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="244.083252" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -730,204 +727,204 @@
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2">
-        <v>46297.0</v>
+        <v>46296.875</v>
       </c>
       <c r="B2" s="2">
-        <v>46299.0</v>
+        <v>46298.875</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="2">
-        <v>46297.0</v>
+        <v>46296.875</v>
       </c>
       <c r="B3" s="2">
-        <v>46299.0</v>
+        <v>46298.875</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="2">
-        <v>46297.0</v>
+        <v>46296.875</v>
       </c>
       <c r="B4" s="2">
-        <v>46299.0</v>
+        <v>46298.875</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
       <c r="Z4" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="2">
-        <v>46297.0</v>
+        <v>46296.875</v>
       </c>
       <c r="B5" s="2">
-        <v>46299.0</v>
+        <v>46298.875</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>19</v>
       </c>
@@ -1030,204 +1027,204 @@
         <v>35</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="2">
-        <v>46301.0</v>
+        <v>46300.875</v>
       </c>
       <c r="B8" s="2">
-        <v>46307.0</v>
+        <v>46306.875</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="3"/>
       <c r="Y8" s="3"/>
       <c r="Z8" s="3">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="2">
-        <v>46301.0</v>
+        <v>46300.875</v>
       </c>
       <c r="B9" s="2">
-        <v>46307.0</v>
+        <v>46306.875</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
       <c r="Z9" s="3">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="2">
-        <v>46301.0</v>
+        <v>46300.875</v>
       </c>
       <c r="B10" s="2">
-        <v>46307.0</v>
+        <v>46306.875</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="2">
-        <v>46301.0</v>
+        <v>46300.875</v>
       </c>
       <c r="B11" s="2">
-        <v>46307.0</v>
+        <v>46306.875</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
@@ -1678,773 +1675,725 @@
       </c>
       <c r="J20" s="3" t="s">
         <v>54</v>
       </c>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="2">
-        <v>46310.0</v>
+        <v>46311.0</v>
       </c>
       <c r="B21" s="2">
         <v>46314.0</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="2">
-        <v>46311.0</v>
+        <v>46312.0</v>
       </c>
       <c r="B22" s="2">
         <v>46314.0</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J22" s="3"/>
+        <v>17</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>61</v>
+      </c>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="2">
-        <v>46312.0</v>
+        <v>46314.0</v>
       </c>
       <c r="B23" s="2">
-        <v>46314.0</v>
+        <v>46316.0</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
       <c r="Q23" s="3"/>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="2">
         <v>46314.0</v>
       </c>
       <c r="B24" s="2">
-        <v>46316.0</v>
+        <v>46318.0</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>17</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
       <c r="S24" s="3"/>
       <c r="T24" s="3"/>
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="2">
-        <v>46314.0</v>
+        <v>46316.875</v>
       </c>
       <c r="B25" s="2">
-        <v>46318.0</v>
+        <v>46319.875</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="G25" s="3"/>
       <c r="H25" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J25" s="3"/>
+        <v>17</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>46</v>
+      </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="3"/>
       <c r="R25" s="3"/>
       <c r="S25" s="3"/>
       <c r="T25" s="3"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="2">
-        <v>46316.875</v>
+        <v>46317.0</v>
       </c>
       <c r="B26" s="2">
-        <v>46319.875</v>
+        <v>46318.0</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="G26" s="3"/>
+      <c r="G26" s="3" t="s">
+        <v>33</v>
+      </c>
       <c r="H26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="K26" s="3"/>
+        <v>35</v>
+      </c>
+      <c r="K26" s="3" t="s">
+        <v>67</v>
+      </c>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
       <c r="R26" s="3"/>
       <c r="S26" s="3"/>
       <c r="T26" s="3"/>
       <c r="U26" s="3"/>
       <c r="V26" s="3"/>
       <c r="W26" s="3"/>
       <c r="X26" s="3"/>
       <c r="Y26" s="3"/>
       <c r="Z26" s="3">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="2">
-        <v>46317.0</v>
+        <v>46319.0</v>
       </c>
       <c r="B27" s="2">
-        <v>46318.0</v>
+        <v>46321.0</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="3"/>
       <c r="Y27" s="3"/>
       <c r="Z27" s="3">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="2">
         <v>46319.0</v>
       </c>
       <c r="B28" s="2">
         <v>46321.0</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="K28" s="3"/>
+        <v>35</v>
+      </c>
+      <c r="K28" s="3" t="s">
+        <v>70</v>
+      </c>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="2">
         <v>46319.0</v>
       </c>
       <c r="B29" s="2">
         <v>46321.0</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="K29" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
       <c r="X29" s="3"/>
       <c r="Y29" s="3"/>
       <c r="Z29" s="3">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="2">
-        <v>46319.0</v>
+        <v>46322.0</v>
       </c>
       <c r="B30" s="2">
-        <v>46321.0</v>
+        <v>46324.0</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="K30" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="K30" s="3" t="s">
+        <v>75</v>
+      </c>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="3"/>
       <c r="S30" s="3"/>
       <c r="T30" s="3"/>
       <c r="U30" s="3"/>
       <c r="V30" s="3"/>
       <c r="W30" s="3"/>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
       <c r="Z30" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="2">
         <v>46322.0</v>
       </c>
       <c r="B31" s="2">
         <v>46324.0</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J31" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="J31" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K31" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
       <c r="U31" s="3"/>
       <c r="V31" s="3"/>
       <c r="W31" s="3"/>
       <c r="X31" s="3"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="3">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="2">
-        <v>46322.0</v>
+        <v>46325.875</v>
       </c>
       <c r="B32" s="2">
-        <v>46324.0</v>
+        <v>46327.875</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="J32" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="J32" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
       <c r="P32" s="3"/>
       <c r="Q32" s="3"/>
       <c r="R32" s="3"/>
       <c r="S32" s="3"/>
       <c r="T32" s="3"/>
       <c r="U32" s="3"/>
       <c r="V32" s="3"/>
       <c r="W32" s="3"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
       <c r="Z32" s="3">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="2">
-        <v>46326.0</v>
+        <v>46325.875</v>
       </c>
       <c r="B33" s="2">
-        <v>46328.0</v>
+        <v>46327.875</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="K33" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="K33" s="3" t="s">
+        <v>80</v>
+      </c>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
       <c r="R33" s="3"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
       <c r="U33" s="3"/>
       <c r="V33" s="3"/>
       <c r="W33" s="3"/>
       <c r="X33" s="3"/>
       <c r="Y33" s="3"/>
       <c r="Z33" s="3">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:26">
-      <c r="A34" s="2">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="3"/>
+      <c r="B34" s="3"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
       <c r="P34" s="3"/>
       <c r="Q34" s="3"/>
       <c r="R34" s="3"/>
       <c r="S34" s="3"/>
       <c r="T34" s="3"/>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
-      <c r="Z34" s="3">
-[...29 lines deleted...]
-      <c r="Z35" s="3"/>
+      <c r="Z34" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>